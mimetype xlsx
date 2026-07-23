--- v0 (2026-06-03)
+++ v1 (2026-07-23)
@@ -1,251 +1,1783 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <workbookPr defaultThemeVersion="164011"/>
+  <bookViews>
+    <workbookView xWindow="0" yWindow="0" windowWidth="18000" windowHeight="12000"/>
+  </bookViews>
   <sheets>
-    <sheet name="ICSI Members" sheetId="1" r:id="rId1"/>
+    <sheet name="Member Directory" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
-<file path=xl/styles.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="6">
-    <font><sz val="11"/><color rgb="FF1E293B"/><name val="Aptos"/></font>
-[...4 lines deleted...]
-    <font><b/><sz val="10"/><color rgb="FF64748B"/><name val="Aptos"/></font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF1E293B"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="22"/>
+      <color rgb="FF126233"/>
+      <name val="Georgia"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF64748B"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF126233"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FF64748B"/>
+      <name val="Arial"/>
+    </font>
   </fonts>
   <fills count="8">
-    <fill><patternFill patternType="none"/></fill>
-[...6 lines deleted...]
-    <fill><patternFill patternType="solid"><fgColor rgb="FFF3F7F5"/><bgColor indexed="64"/></patternFill></fill>
+    <fill>
+      <patternFill patternType="none"/>
+    </fill>
+    <fill>
+      <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF126233"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFFF"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF7FAF8"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFBE1E2D"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF7F2E8"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF3F7F5"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
   <borders count="4">
-    <border><left/><right/><top/><bottom/><diagonal/></border>
-[...2 lines deleted...]
-    <border><left style="thin"><color rgb="FFE2E8F0"/></left><right style="thin"><color rgb="FFE2E8F0"/></right><top style="thin"><color rgb="FFE2E8F0"/></top><bottom style="thin"><color rgb="FFE2E8F0"/></bottom><diagonal/></border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FFE2E8F0"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color rgb="FFBE1E2D"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFE2E8F0"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFE2E8F0"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFE2E8F0"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFE2E8F0"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1"><xf numFmtId="0" fontId="0" fillId="0" borderId="0"/></cellStyleXfs>
+  <cellStyleXfs count="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+  </cellStyleXfs>
   <cellXfs count="12">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"><alignment horizontal="center" vertical="center"/></xf>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"><alignment vertical="center" wrapText="1"/></xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="5" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"><alignment horizontal="center" vertical="center"/></xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"><alignment horizontal="center" vertical="center"/></xf>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="1"><cellStyle name="Normal" xfId="0" builtinId="0"/></cellStyles>
+  <cellStyles count="1">
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+  </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
+  <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
 </Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="ICSI Theme">
+  <a:themeElements>
+    <a:clrScheme name="ICSI">
+      <a:dk1>
+        <a:srgbClr val="1E293B"/>
+      </a:dk1>
+      <a:lt1>
+        <a:srgbClr val="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="126233"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="F7F2E8"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="126233"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="BE1E2D"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="C49A3A"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="64748B"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="F7FAF8"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="E2E8F0"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="126233"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="BE1E2D"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="ICSI">
+      <a:majorFont>
+        <a:latin typeface="Georgia"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="ICSI">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="105000"/>
+                <a:shade val="81000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="90000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
+</a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <tabColor rgb="FF126233"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
+  <dimension ref="A1:K28"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
+    <sheetView workbookViewId="0" showGridLines="0">
+      <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" width="26" customWidth="1"/>
     <col min="2" max="2" width="15" customWidth="1"/>
-    <col min="3" max="3" width="26" customWidth="1"/>
+    <col min="3" max="3" width="18" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
-    <col min="5" max="5" width="18" customWidth="1"/>
-    <col min="6" max="6" width="30" customWidth="1"/>
+    <col min="5" max="5" width="26" customWidth="1"/>
+    <col min="6" max="6" width="28" customWidth="1"/>
     <col min="7" max="7" width="22" customWidth="1"/>
-    <col min="8" max="8" width="20" customWidth="1"/>
+    <col min="8" max="8" width="18" customWidth="1"/>
+    <col min="9" max="9" width="30" customWidth="1"/>
+    <col min="10" max="10" width="12" customWidth="1"/>
+    <col min="11" max="11" width="18" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="34" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
-          <t>ICSI Member Directory</t>
+          <t>Member Directory</t>
         </is>
       </c>
     </row>
     <row r="2" ht="22" customHeight="1">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Italian Club of Staten Island Foundation Inc. - Generated June 3, 2026</t>
-[...3 lines deleted...]
-    <row r="3" ht="8" customHeight="1">
+          <t>Italian Club of Staten Island Foundation Inc. - Generated July 23, 2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" ht="7" customHeight="1">
       <c r="A3" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
+      <c r="B3" s="7" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C3" s="7" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="D3" s="8" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
+      <c r="E3" s="8" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F3" s="8" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="G3" s="9" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-    </row>
-[...49 lines deleted...]
-      <c r="B6" s="3" t="inlineStr">
+      <c r="H3" s="9" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I3" s="9" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J3" s="9" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K3" s="9" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="4" ht="8" customHeight="1"/>
+    <row r="5" ht="26" customHeight="1">
+      <c r="A5" s="10" t="inlineStr">
+        <is>
+          <t>Member Count</t>
+        </is>
+      </c>
+      <c r="B5" s="11" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="D5" s="10" t="inlineStr">
+        <is>
+          <t>Generated On</t>
+        </is>
+      </c>
+      <c r="E5" s="11" t="inlineStr">
+        <is>
+          <t>July 23, 2026</t>
+        </is>
+      </c>
+      <c r="G5" s="10" t="inlineStr">
+        <is>
+          <t>Directory Export</t>
+        </is>
+      </c>
+      <c r="H5" s="11" t="inlineStr">
+        <is>
+          <t>Official XLSX</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" ht="8" customHeight="1"/>
+    <row r="7" ht="29" customHeight="1">
+      <c r="A7" s="3" t="inlineStr">
+        <is>
+          <t>Full Name</t>
+        </is>
+      </c>
+      <c r="B7" s="3" t="inlineStr">
         <is>
           <t>Member Since</t>
         </is>
       </c>
-      <c r="C6" s="3" t="inlineStr">
+      <c r="C7" s="3" t="inlineStr">
+        <is>
+          <t>Served in Military</t>
+        </is>
+      </c>
+      <c r="D7" s="3" t="inlineStr">
+        <is>
+          <t>Sponsor</t>
+        </is>
+      </c>
+      <c r="E7" s="3" t="inlineStr">
         <is>
           <t>Affiliated Company</t>
         </is>
       </c>
-      <c r="D6" s="3" t="inlineStr">
+      <c r="F7" s="3" t="inlineStr">
+        <is>
+          <t>Company Website</t>
+        </is>
+      </c>
+      <c r="G7" s="3" t="inlineStr">
         <is>
           <t>Occupation</t>
         </is>
       </c>
-      <c r="E6" s="3" t="inlineStr">
+      <c r="H7" s="3" t="inlineStr">
         <is>
           <t>Phone</t>
         </is>
       </c>
-      <c r="F6" s="3" t="inlineStr">
+      <c r="I7" s="3" t="inlineStr">
         <is>
           <t>Email</t>
         </is>
       </c>
-      <c r="G6" s="3" t="inlineStr">
-[...6 lines deleted...]
-          <t>Added</t>
+      <c r="J7" s="3" t="inlineStr">
+        <is>
+          <t>Zip Code</t>
+        </is>
+      </c>
+      <c r="K7" s="3" t="inlineStr">
+        <is>
+          <t>Added On</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" ht="24" customHeight="1">
+      <c r="A8" s="6" t="inlineStr">
+        <is>
+          <t>ALFRED GRILLO</t>
+        </is>
+      </c>
+      <c r="B8" s="4" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="C8" s="4" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="D8" s="4" t="inlineStr">
+        <is>
+          <t>PATRICK BUONO</t>
+        </is>
+      </c>
+      <c r="E8" s="4" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F8" s="4" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G8" s="4" t="inlineStr">
+        <is>
+          <t>CPA</t>
+        </is>
+      </c>
+      <c r="H8" s="4" t="inlineStr">
+        <is>
+          <t>(646) 797-6010</t>
+        </is>
+      </c>
+      <c r="I8" s="4" t="inlineStr">
+        <is>
+          <t>taxmanal@si.rr.com</t>
+        </is>
+      </c>
+      <c r="J8" s="4" t="inlineStr">
+        <is>
+          <t>10312</t>
+        </is>
+      </c>
+      <c r="K8" s="4" t="inlineStr">
+        <is>
+          <t>Jun 30, 2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" ht="24" customHeight="1">
+      <c r="A9" s="6" t="inlineStr">
+        <is>
+          <t>Anthony A. Maniscalco</t>
+        </is>
+      </c>
+      <c r="B9" s="5" t="inlineStr">
+        <is>
+          <t>1994</t>
+        </is>
+      </c>
+      <c r="C9" s="5" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="D9" s="5" t="inlineStr">
+        <is>
+          <t>Albert V. Maniscalco</t>
+        </is>
+      </c>
+      <c r="E9" s="5" t="inlineStr">
+        <is>
+          <t>Cetera Investment Services</t>
+        </is>
+      </c>
+      <c r="F9" s="5" t="inlineStr">
+        <is>
+          <t>www.Alma wealth management.com</t>
+        </is>
+      </c>
+      <c r="G9" s="5" t="inlineStr">
+        <is>
+          <t>Financial Advisor</t>
+        </is>
+      </c>
+      <c r="H9" s="5" t="inlineStr">
+        <is>
+          <t>(917) 974-6699</t>
+        </is>
+      </c>
+      <c r="I9" s="5" t="inlineStr">
+        <is>
+          <t>anthonymaniscalco64@gmail.com</t>
+        </is>
+      </c>
+      <c r="J9" s="5" t="inlineStr">
+        <is>
+          <t>10309</t>
+        </is>
+      </c>
+      <c r="K9" s="5" t="inlineStr">
+        <is>
+          <t>Jun 16, 2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" ht="24" customHeight="1">
+      <c r="A10" s="6" t="inlineStr">
+        <is>
+          <t>Anthony Ottombrino</t>
+        </is>
+      </c>
+      <c r="B10" s="4" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="C10" s="4" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="D10" s="4" t="inlineStr">
+        <is>
+          <t>Dr Tony Carter</t>
+        </is>
+      </c>
+      <c r="E10" s="4" t="inlineStr">
+        <is>
+          <t>Dun Rite Home Inspection LLC</t>
+        </is>
+      </c>
+      <c r="F10" s="4" t="inlineStr">
+        <is>
+          <t>Dunritehomeinspection.com</t>
+        </is>
+      </c>
+      <c r="G10" s="4" t="inlineStr">
+        <is>
+          <t>Home inspector</t>
+        </is>
+      </c>
+      <c r="H10" s="4" t="inlineStr">
+        <is>
+          <t>(917) 751-6405</t>
+        </is>
+      </c>
+      <c r="I10" s="4" t="inlineStr">
+        <is>
+          <t>aottombrino@gmail.com</t>
+        </is>
+      </c>
+      <c r="J10" s="4" t="inlineStr">
+        <is>
+          <t>10306</t>
+        </is>
+      </c>
+      <c r="K10" s="4" t="inlineStr">
+        <is>
+          <t>Jun 17, 2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" ht="24" customHeight="1">
+      <c r="A11" s="6" t="inlineStr">
+        <is>
+          <t>Daniel Macri</t>
+        </is>
+      </c>
+      <c r="B11" s="5" t="inlineStr">
+        <is>
+          <t>1997</t>
+        </is>
+      </c>
+      <c r="C11" s="5" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="D11" s="5" t="inlineStr">
+        <is>
+          <t>Rudy Dom Macri</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="inlineStr">
+        <is>
+          <t>Meridian Global Advisors</t>
+        </is>
+      </c>
+      <c r="F11" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G11" s="5" t="inlineStr">
+        <is>
+          <t>Certified Financial Planner</t>
+        </is>
+      </c>
+      <c r="H11" s="5" t="inlineStr">
+        <is>
+          <t>(917) 922-8196</t>
+        </is>
+      </c>
+      <c r="I11" s="5" t="inlineStr">
+        <is>
+          <t>danmacri13@gmail.com</t>
+        </is>
+      </c>
+      <c r="J11" s="5" t="inlineStr">
+        <is>
+          <t>07042</t>
+        </is>
+      </c>
+      <c r="K11" s="5" t="inlineStr">
+        <is>
+          <t>Jul 19, 2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" ht="24" customHeight="1">
+      <c r="A12" s="6" t="inlineStr">
+        <is>
+          <t>Danny Quattrocchi</t>
+        </is>
+      </c>
+      <c r="B12" s="4" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>Joseph Zitchitella</t>
+        </is>
+      </c>
+      <c r="E12" s="4" t="inlineStr">
+        <is>
+          <t>Dependable Auto Body</t>
+        </is>
+      </c>
+      <c r="F12" s="4" t="inlineStr">
+        <is>
+          <t>www.dependableautobody.com</t>
+        </is>
+      </c>
+      <c r="G12" s="4" t="inlineStr">
+        <is>
+          <t>Auto body shop manager</t>
+        </is>
+      </c>
+      <c r="H12" s="4" t="inlineStr">
+        <is>
+          <t>(646) 645-4684</t>
+        </is>
+      </c>
+      <c r="I12" s="4" t="inlineStr">
+        <is>
+          <t>dependableauto110@gmail.com</t>
+        </is>
+      </c>
+      <c r="J12" s="4" t="inlineStr">
+        <is>
+          <t>10309</t>
+        </is>
+      </c>
+      <c r="K12" s="4" t="inlineStr">
+        <is>
+          <t>Jun 16, 2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" ht="24" customHeight="1">
+      <c r="A13" s="6" t="inlineStr">
+        <is>
+          <t>Greg Magras</t>
+        </is>
+      </c>
+      <c r="B13" s="5" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="C13" s="5" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="D13" s="5" t="inlineStr">
+        <is>
+          <t>Carmine Manna</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>Auto Firm NYC / Springfield Acura </t>
+        </is>
+      </c>
+      <c r="F13" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G13" s="5" t="inlineStr">
+        <is>
+          <t>Automotive / Sales / Appraisal </t>
+        </is>
+      </c>
+      <c r="H13" s="5" t="inlineStr">
+        <is>
+          <t>(917) 848-5402</t>
+        </is>
+      </c>
+      <c r="I13" s="5" t="inlineStr">
+        <is>
+          <t>gmagras@gmail.com</t>
+        </is>
+      </c>
+      <c r="J13" s="5" t="inlineStr">
+        <is>
+          <t>10314</t>
+        </is>
+      </c>
+      <c r="K13" s="5" t="inlineStr">
+        <is>
+          <t>Jun 3, 2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" ht="24" customHeight="1">
+      <c r="A14" s="6" t="inlineStr">
+        <is>
+          <t>Joe Causi</t>
+        </is>
+      </c>
+      <c r="B14" s="4" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>Joe Zicchitella</t>
+        </is>
+      </c>
+      <c r="E14" s="4" t="inlineStr">
+        <is>
+          <t>Audacy Inc.</t>
+        </is>
+      </c>
+      <c r="F14" s="4" t="inlineStr">
+        <is>
+          <t>WCBSFM.com</t>
+        </is>
+      </c>
+      <c r="G14" s="4" t="inlineStr">
+        <is>
+          <t>Radio Air Personality</t>
+        </is>
+      </c>
+      <c r="H14" s="4" t="inlineStr">
+        <is>
+          <t>(718) 702-3223</t>
+        </is>
+      </c>
+      <c r="I14" s="4" t="inlineStr">
+        <is>
+          <t>joecausi@aol.com</t>
+        </is>
+      </c>
+      <c r="J14" s="4" t="inlineStr">
+        <is>
+          <t>10312</t>
+        </is>
+      </c>
+      <c r="K14" s="4" t="inlineStr">
+        <is>
+          <t>Jun 22, 2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" ht="24" customHeight="1">
+      <c r="A15" s="6" t="inlineStr">
+        <is>
+          <t>Joe Santigate</t>
+        </is>
+      </c>
+      <c r="B15" s="5" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="C15" s="5" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="D15" s="5" t="inlineStr">
+        <is>
+          <t>Carmine Manna</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>Local 3 IBEW</t>
+        </is>
+      </c>
+      <c r="F15" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G15" s="5" t="inlineStr">
+        <is>
+          <t>Electrician</t>
+        </is>
+      </c>
+      <c r="H15" s="5" t="inlineStr">
+        <is>
+          <t>(718) 490-7162</t>
+        </is>
+      </c>
+      <c r="I15" s="5" t="inlineStr">
+        <is>
+          <t>j3santigate@gmail.com</t>
+        </is>
+      </c>
+      <c r="J15" s="5" t="inlineStr">
+        <is>
+          <t>10312</t>
+        </is>
+      </c>
+      <c r="K15" s="5" t="inlineStr">
+        <is>
+          <t>Jun 26, 2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" ht="24" customHeight="1">
+      <c r="A16" s="6" t="inlineStr">
+        <is>
+          <t>John Pappalardo</t>
+        </is>
+      </c>
+      <c r="B16" s="4" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>Carmine Manna</t>
+        </is>
+      </c>
+      <c r="E16" s="4" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F16" s="4" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G16" s="4" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H16" s="4" t="inlineStr">
+        <is>
+          <t>(917) 647-0041</t>
+        </is>
+      </c>
+      <c r="I16" s="4" t="inlineStr">
+        <is>
+          <t>jonnypop28@gmail.com</t>
+        </is>
+      </c>
+      <c r="J16" s="4" t="inlineStr">
+        <is>
+          <t>10312</t>
+        </is>
+      </c>
+      <c r="K16" s="4" t="inlineStr">
+        <is>
+          <t>Jun 17, 2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" ht="24" customHeight="1">
+      <c r="A17" s="6" t="inlineStr">
+        <is>
+          <t>Joseph A. Zichittella</t>
+        </is>
+      </c>
+      <c r="B17" s="5" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="C17" s="5" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="D17" s="5" t="inlineStr">
+        <is>
+          <t>Mike Anicito</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>Zichittella Associates a World Insurance Partner</t>
+        </is>
+      </c>
+      <c r="F17" s="5" t="inlineStr">
+        <is>
+          <t>www.world insurance.com</t>
+        </is>
+      </c>
+      <c r="G17" s="5" t="inlineStr">
+        <is>
+          <t>Insurance Adviser &amp; Producer</t>
+        </is>
+      </c>
+      <c r="H17" s="5" t="inlineStr">
+        <is>
+          <t>(917) 273-5126</t>
+        </is>
+      </c>
+      <c r="I17" s="5" t="inlineStr">
+        <is>
+          <t>jaz@zichittellaassociates.com</t>
+        </is>
+      </c>
+      <c r="J17" s="5" t="inlineStr">
+        <is>
+          <t>10312</t>
+        </is>
+      </c>
+      <c r="K17" s="5" t="inlineStr">
+        <is>
+          <t>Jun 30, 2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" ht="24" customHeight="1">
+      <c r="A18" s="6" t="inlineStr">
+        <is>
+          <t>Joseph Miller</t>
+        </is>
+      </c>
+      <c r="B18" s="4" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>Michael Anicito</t>
+        </is>
+      </c>
+      <c r="E18" s="4" t="inlineStr">
+        <is>
+          <t>Atlas Wealth Strategies</t>
+        </is>
+      </c>
+      <c r="F18" s="4" t="inlineStr">
+        <is>
+          <t>www.atlaswealthstrategies.com</t>
+        </is>
+      </c>
+      <c r="G18" s="4" t="inlineStr">
+        <is>
+          <t>Financial Advisor</t>
+        </is>
+      </c>
+      <c r="H18" s="4" t="inlineStr">
+        <is>
+          <t>(917) 575-2652</t>
+        </is>
+      </c>
+      <c r="I18" s="4" t="inlineStr">
+        <is>
+          <t>joseph@atlaswealthstrategies.com</t>
+        </is>
+      </c>
+      <c r="J18" s="4" t="inlineStr">
+        <is>
+          <t>10304</t>
+        </is>
+      </c>
+      <c r="K18" s="4" t="inlineStr">
+        <is>
+          <t>Jun 26, 2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" ht="24" customHeight="1">
+      <c r="A19" s="6" t="inlineStr">
+        <is>
+          <t>Leonard D’Alessandro</t>
+        </is>
+      </c>
+      <c r="B19" s="5" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="C19" s="5" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="D19" s="5" t="inlineStr">
+        <is>
+          <t>Mike Anicito</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F19" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G19" s="5" t="inlineStr">
+        <is>
+          <t>Retired Law enforcement</t>
+        </is>
+      </c>
+      <c r="H19" s="5" t="inlineStr">
+        <is>
+          <t>(917) 709-7823</t>
+        </is>
+      </c>
+      <c r="I19" s="5" t="inlineStr">
+        <is>
+          <t>lvd023@aol.com</t>
+        </is>
+      </c>
+      <c r="J19" s="5" t="inlineStr">
+        <is>
+          <t>10314</t>
+        </is>
+      </c>
+      <c r="K19" s="5" t="inlineStr">
+        <is>
+          <t>Jun 17, 2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" ht="24" customHeight="1">
+      <c r="A20" s="6" t="inlineStr">
+        <is>
+          <t>Marc Tranchina</t>
+        </is>
+      </c>
+      <c r="B20" s="4" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>Joe Zichittella</t>
+        </is>
+      </c>
+      <c r="E20" s="4" t="inlineStr">
+        <is>
+          <t>It’s Our Pleasure Hospitality</t>
+        </is>
+      </c>
+      <c r="F20" s="4" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G20" s="4" t="inlineStr">
+        <is>
+          <t>Owner</t>
+        </is>
+      </c>
+      <c r="H20" s="4" t="inlineStr">
+        <is>
+          <t>(718) 702-3382</t>
+        </is>
+      </c>
+      <c r="I20" s="4" t="inlineStr">
+        <is>
+          <t>marc@iophospitality.com</t>
+        </is>
+      </c>
+      <c r="J20" s="4" t="inlineStr">
+        <is>
+          <t>10308</t>
+        </is>
+      </c>
+      <c r="K20" s="4" t="inlineStr">
+        <is>
+          <t>Jun 16, 2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" ht="24" customHeight="1">
+      <c r="A21" s="6" t="inlineStr">
+        <is>
+          <t>Mark Raile</t>
+        </is>
+      </c>
+      <c r="B21" s="5" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="C21" s="5" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="D21" s="5" t="inlineStr">
+        <is>
+          <t>Daniel Quattrocchi</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="inlineStr">
+        <is>
+          <t>Familia Vessel Charters</t>
+        </is>
+      </c>
+      <c r="F21" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G21" s="5" t="inlineStr">
+        <is>
+          <t>Commercial Boat Captain</t>
+        </is>
+      </c>
+      <c r="H21" s="5" t="inlineStr">
+        <is>
+          <t>(917) 561-3709</t>
+        </is>
+      </c>
+      <c r="I21" s="5" t="inlineStr">
+        <is>
+          <t>markraile@gmail.co</t>
+        </is>
+      </c>
+      <c r="J21" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K21" s="5" t="inlineStr">
+        <is>
+          <t>Jun 26, 2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" ht="24" customHeight="1">
+      <c r="A22" s="6" t="inlineStr">
+        <is>
+          <t>Michael Raia</t>
+        </is>
+      </c>
+      <c r="B22" s="4" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>Joe Zichitella</t>
+        </is>
+      </c>
+      <c r="E22" s="4" t="inlineStr">
+        <is>
+          <t>Ozana Realty Commercial Department</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>Ozanarealty.com</t>
+        </is>
+      </c>
+      <c r="G22" s="4" t="inlineStr">
+        <is>
+          <t>Director: Commercial Sales and Leasing</t>
+        </is>
+      </c>
+      <c r="H22" s="4" t="inlineStr">
+        <is>
+          <t>(347) 552-1207</t>
+        </is>
+      </c>
+      <c r="I22" s="4" t="inlineStr">
+        <is>
+          <t>mike_raia@ozanarealty.com</t>
+        </is>
+      </c>
+      <c r="J22" s="4" t="inlineStr">
+        <is>
+          <t>10306</t>
+        </is>
+      </c>
+      <c r="K22" s="4" t="inlineStr">
+        <is>
+          <t>Jun 22, 2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" ht="24" customHeight="1">
+      <c r="A23" s="6" t="inlineStr">
+        <is>
+          <t>Patrick Buono</t>
+        </is>
+      </c>
+      <c r="B23" s="5" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="C23" s="5" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="D23" s="5" t="inlineStr">
+        <is>
+          <t>Joseph Zichittella</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>Aurora Computer Tech Inc</t>
+        </is>
+      </c>
+      <c r="F23" s="5" t="inlineStr">
+        <is>
+          <t>Auroracomputer.com</t>
+        </is>
+      </c>
+      <c r="G23" s="5" t="inlineStr">
+        <is>
+          <t>IT Services &amp; Cybersecurity Company Owner</t>
+        </is>
+      </c>
+      <c r="H23" s="5" t="inlineStr">
+        <is>
+          <t>(646) 261-5024</t>
+        </is>
+      </c>
+      <c r="I23" s="5" t="inlineStr">
+        <is>
+          <t>pbuono@auroracomputer.com</t>
+        </is>
+      </c>
+      <c r="J23" s="5" t="inlineStr">
+        <is>
+          <t>10310</t>
+        </is>
+      </c>
+      <c r="K23" s="5" t="inlineStr">
+        <is>
+          <t>Jun 16, 2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" ht="24" customHeight="1">
+      <c r="A24" s="6" t="inlineStr">
+        <is>
+          <t>Philip Cowan</t>
+        </is>
+      </c>
+      <c r="B24" s="4" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>Ron Russo</t>
+        </is>
+      </c>
+      <c r="E24" s="4" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G24" s="4" t="inlineStr">
+        <is>
+          <t>Retired NYPD</t>
+        </is>
+      </c>
+      <c r="H24" s="4" t="inlineStr">
+        <is>
+          <t>(718) 219-5598</t>
+        </is>
+      </c>
+      <c r="I24" s="4" t="inlineStr">
+        <is>
+          <t>cecme1@aol</t>
+        </is>
+      </c>
+      <c r="J24" s="4" t="inlineStr">
+        <is>
+          <t>10312</t>
+        </is>
+      </c>
+      <c r="K24" s="4" t="inlineStr">
+        <is>
+          <t>Jun 16, 2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" ht="24" customHeight="1">
+      <c r="A25" s="6" t="inlineStr">
+        <is>
+          <t>Robert L.Marraccino</t>
+        </is>
+      </c>
+      <c r="B25" s="5" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="C25" s="5" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="D25" s="5" t="inlineStr">
+        <is>
+          <t>Salvatore Morreale</t>
+        </is>
+      </c>
+      <c r="E25" s="5" t="inlineStr">
+        <is>
+          <t>CUNY &amp; NYC DOE Career &amp; Technical Education</t>
+        </is>
+      </c>
+      <c r="F25" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G25" s="5" t="inlineStr">
+        <is>
+          <t>Researcher Cancer and Microbiology ,Professor, &amp; CT E Instructy</t>
+        </is>
+      </c>
+      <c r="H25" s="5" t="inlineStr">
+        <is>
+          <t>(929) 261-2393</t>
+        </is>
+      </c>
+      <c r="I25" s="5" t="inlineStr">
+        <is>
+          <t>tottenvillemed@aol.com</t>
+        </is>
+      </c>
+      <c r="J25" s="5" t="inlineStr">
+        <is>
+          <t>103052705</t>
+        </is>
+      </c>
+      <c r="K25" s="5" t="inlineStr">
+        <is>
+          <t>Jun 16, 2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" ht="24" customHeight="1">
+      <c r="A26" s="6" t="inlineStr">
+        <is>
+          <t>Ronald Russo</t>
+        </is>
+      </c>
+      <c r="B26" s="4" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>Michael Anicito</t>
+        </is>
+      </c>
+      <c r="E26" s="4" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G26" s="4" t="inlineStr">
+        <is>
+          <t>Project Manager for cleaning company</t>
+        </is>
+      </c>
+      <c r="H26" s="4" t="inlineStr">
+        <is>
+          <t>(917) 578-9402</t>
+        </is>
+      </c>
+      <c r="I26" s="4" t="inlineStr">
+        <is>
+          <t>rrusso618@gmail.com</t>
+        </is>
+      </c>
+      <c r="J26" s="4" t="inlineStr">
+        <is>
+          <t>07095</t>
+        </is>
+      </c>
+      <c r="K26" s="4" t="inlineStr">
+        <is>
+          <t>Jun 20, 2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" ht="24" customHeight="1">
+      <c r="A27" s="6" t="inlineStr">
+        <is>
+          <t>Vinny</t>
+        </is>
+      </c>
+      <c r="B27" s="5" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="C27" s="5" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="D27" s="5" t="inlineStr">
+        <is>
+          <t>Vincent Innocente</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F27" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G27" s="5" t="inlineStr">
+        <is>
+          <t>Retired</t>
+        </is>
+      </c>
+      <c r="H27" s="5" t="inlineStr">
+        <is>
+          <t>(917) 855-7812</t>
+        </is>
+      </c>
+      <c r="I27" s="5" t="inlineStr">
+        <is>
+          <t>busman66@aol.com</t>
+        </is>
+      </c>
+      <c r="J27" s="5" t="inlineStr">
+        <is>
+          <t>10314</t>
+        </is>
+      </c>
+      <c r="K27" s="5" t="inlineStr">
+        <is>
+          <t>Jun 16, 2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" ht="24" customHeight="1">
+      <c r="A28" s="6" t="inlineStr">
+        <is>
+          <t>William John Marco</t>
+        </is>
+      </c>
+      <c r="B28" s="4" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>Joe Z</t>
+        </is>
+      </c>
+      <c r="E28" s="4" t="inlineStr">
+        <is>
+          <t>Marco Wealth Strategies Group</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t>Marcowsg.com</t>
+        </is>
+      </c>
+      <c r="G28" s="4" t="inlineStr">
+        <is>
+          <t>Wealth Advisor</t>
+        </is>
+      </c>
+      <c r="H28" s="4" t="inlineStr">
+        <is>
+          <t>(917) 692-5245</t>
+        </is>
+      </c>
+      <c r="I28" s="4" t="inlineStr">
+        <is>
+          <t>wmarco@1stallied.com</t>
+        </is>
+      </c>
+      <c r="J28" s="4" t="inlineStr">
+        <is>
+          <t>34987</t>
+        </is>
+      </c>
+      <c r="K28" s="4" t="inlineStr">
+        <is>
+          <t>Jun 27, 2026</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="5">
-[...4 lines deleted...]
-    <mergeCell ref="G3:H3"/>
+  <autoFilter ref="A7:K28"/>
+  <mergeCells count="2">
+    <mergeCell ref="A1:K1"/>
+    <mergeCell ref="A2:K2"/>
   </mergeCells>
-  <autoFilter ref="A6:H6"/>
   <pageMargins left="0.45" right="0.45" top="0.6" bottom="0.6" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape" fitToWidth="1" fitToHeight="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ICSI Member Portal</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ICSI Member Directory</dc:title>
   <dc:creator>ICSI Member Portal</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>