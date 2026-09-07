--- v1 (2026-07-23)
+++ v2 (2026-09-07)
@@ -352,83 +352,83 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <tabColor rgb="FF126233"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:K28"/>
+  <dimension ref="A1:K30"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" width="26" customWidth="1"/>
     <col min="2" max="2" width="15" customWidth="1"/>
     <col min="3" max="3" width="18" customWidth="1"/>
     <col min="4" max="4" width="22" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
     <col min="7" max="7" width="22" customWidth="1"/>
     <col min="8" max="8" width="18" customWidth="1"/>
     <col min="9" max="9" width="30" customWidth="1"/>
     <col min="10" max="10" width="12" customWidth="1"/>
     <col min="11" max="11" width="18" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="34" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Member Directory</t>
         </is>
       </c>
     </row>
     <row r="2" ht="22" customHeight="1">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Italian Club of Staten Island Foundation Inc. - Generated July 23, 2026</t>
+          <t>Italian Club of Staten Island Foundation Inc. - Generated September 7, 2026</t>
         </is>
       </c>
     </row>
     <row r="3" ht="7" customHeight="1">
       <c r="A3" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="C3" s="7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D3" s="8" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="E3" s="8" t="inlineStr">
@@ -454,61 +454,61 @@
       <c r="I3" s="9" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="J3" s="9" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="K3" s="9" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="4" ht="8" customHeight="1"/>
     <row r="5" ht="26" customHeight="1">
       <c r="A5" s="10" t="inlineStr">
         <is>
           <t>Member Count</t>
         </is>
       </c>
       <c r="B5" s="11" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>23</t>
         </is>
       </c>
       <c r="D5" s="10" t="inlineStr">
         <is>
           <t>Generated On</t>
         </is>
       </c>
       <c r="E5" s="11" t="inlineStr">
         <is>
-          <t>July 23, 2026</t>
+          <t>September 7, 2026</t>
         </is>
       </c>
       <c r="G5" s="10" t="inlineStr">
         <is>
           <t>Directory Export</t>
         </is>
       </c>
       <c r="H5" s="11" t="inlineStr">
         <is>
           <t>Official XLSX</t>
         </is>
       </c>
     </row>
     <row r="6" ht="8" customHeight="1"/>
     <row r="7" ht="29" customHeight="1">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Full Name</t>
         </is>
       </c>
       <c r="B7" s="3" t="inlineStr">
         <is>
           <t>Member Since</t>
         </is>
       </c>
@@ -616,56 +616,56 @@
       </c>
     </row>
     <row r="9" ht="24" customHeight="1">
       <c r="A9" s="6" t="inlineStr">
         <is>
           <t>Anthony A. Maniscalco</t>
         </is>
       </c>
       <c r="B9" s="5" t="inlineStr">
         <is>
           <t>1994</t>
         </is>
       </c>
       <c r="C9" s="5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <t>Albert V. Maniscalco</t>
         </is>
       </c>
       <c r="E9" s="5" t="inlineStr">
         <is>
-          <t>Cetera Investment Services</t>
+          <t/>
         </is>
       </c>
       <c r="F9" s="5" t="inlineStr">
         <is>
-          <t>www.Alma wealth management.com</t>
+          <t/>
         </is>
       </c>
       <c r="G9" s="5" t="inlineStr">
         <is>
           <t>Financial Advisor</t>
         </is>
       </c>
       <c r="H9" s="5" t="inlineStr">
         <is>
           <t>(917) 974-6699</t>
         </is>
       </c>
       <c r="I9" s="5" t="inlineStr">
         <is>
           <t>anthonymaniscalco64@gmail.com</t>
         </is>
       </c>
       <c r="J9" s="5" t="inlineStr">
         <is>
           <t>10309</t>
         </is>
       </c>
       <c r="K9" s="5" t="inlineStr">
         <is>
           <t>Jun 16, 2026</t>
@@ -710,1074 +710,1188 @@
       </c>
       <c r="H10" s="4" t="inlineStr">
         <is>
           <t>(917) 751-6405</t>
         </is>
       </c>
       <c r="I10" s="4" t="inlineStr">
         <is>
           <t>aottombrino@gmail.com</t>
         </is>
       </c>
       <c r="J10" s="4" t="inlineStr">
         <is>
           <t>10306</t>
         </is>
       </c>
       <c r="K10" s="4" t="inlineStr">
         <is>
           <t>Jun 17, 2026</t>
         </is>
       </c>
     </row>
     <row r="11" ht="24" customHeight="1">
       <c r="A11" s="6" t="inlineStr">
         <is>
-          <t>Daniel Macri</t>
+          <t>CARMINE MANNA</t>
         </is>
       </c>
       <c r="B11" s="5" t="inlineStr">
         <is>
-          <t>1997</t>
+          <t>2017</t>
         </is>
       </c>
       <c r="C11" s="5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D11" s="5" t="inlineStr">
         <is>
-          <t>Rudy Dom Macri</t>
+          <t>Anthony Maniscalco</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
-          <t>Meridian Global Advisors</t>
+          <t>Hylan Datacom &amp; Electrical, LLC</t>
         </is>
       </c>
       <c r="F11" s="5" t="inlineStr">
         <is>
-          <t/>
+          <t>www.hylangroup.com</t>
         </is>
       </c>
       <c r="G11" s="5" t="inlineStr">
         <is>
-          <t>Certified Financial Planner</t>
+          <t>Chief Operating Officer</t>
         </is>
       </c>
       <c r="H11" s="5" t="inlineStr">
         <is>
-          <t>(917) 922-8196</t>
+          <t>(917) 939-1522</t>
         </is>
       </c>
       <c r="I11" s="5" t="inlineStr">
         <is>
-          <t>danmacri13@gmail.com</t>
+          <t>cmanna@hylangroup.com</t>
         </is>
       </c>
       <c r="J11" s="5" t="inlineStr">
         <is>
-          <t>07042</t>
+          <t>10312</t>
         </is>
       </c>
       <c r="K11" s="5" t="inlineStr">
         <is>
-          <t>Jul 19, 2026</t>
+          <t>Aug 28, 2026</t>
         </is>
       </c>
     </row>
     <row r="12" ht="24" customHeight="1">
       <c r="A12" s="6" t="inlineStr">
         <is>
-          <t>Danny Quattrocchi</t>
+          <t>Daniel Macri</t>
         </is>
       </c>
       <c r="B12" s="4" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>1997</t>
         </is>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
-          <t>Joseph Zitchitella</t>
+          <t>Rudy Dom Macri</t>
         </is>
       </c>
       <c r="E12" s="4" t="inlineStr">
         <is>
-          <t>Dependable Auto Body</t>
+          <t>Meridian Global Advisors</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
-          <t>www.dependableautobody.com</t>
+          <t/>
         </is>
       </c>
       <c r="G12" s="4" t="inlineStr">
         <is>
-          <t>Auto body shop manager</t>
+          <t>Certified Financial Planner</t>
         </is>
       </c>
       <c r="H12" s="4" t="inlineStr">
         <is>
-          <t>(646) 645-4684</t>
+          <t>(917) 922-8196</t>
         </is>
       </c>
       <c r="I12" s="4" t="inlineStr">
         <is>
-          <t>dependableauto110@gmail.com</t>
+          <t>danmacri13@gmail.com</t>
         </is>
       </c>
       <c r="J12" s="4" t="inlineStr">
         <is>
-          <t>10309</t>
+          <t>07042</t>
         </is>
       </c>
       <c r="K12" s="4" t="inlineStr">
         <is>
-          <t>Jun 16, 2026</t>
+          <t>Jul 19, 2026</t>
         </is>
       </c>
     </row>
     <row r="13" ht="24" customHeight="1">
       <c r="A13" s="6" t="inlineStr">
         <is>
-          <t>Greg Magras</t>
+          <t>Danny Quattrocchi</t>
         </is>
       </c>
       <c r="B13" s="5" t="inlineStr">
         <is>
           <t>2022</t>
         </is>
       </c>
       <c r="C13" s="5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D13" s="5" t="inlineStr">
         <is>
-          <t>Carmine Manna</t>
+          <t>Joseph Zitchitella</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
-          <t>Auto Firm NYC / Springfield Acura </t>
+          <t>Dependable Auto Body</t>
         </is>
       </c>
       <c r="F13" s="5" t="inlineStr">
         <is>
-          <t/>
+          <t>www.dependableautobody.com</t>
         </is>
       </c>
       <c r="G13" s="5" t="inlineStr">
         <is>
-          <t>Automotive / Sales / Appraisal </t>
+          <t>Auto body shop manager</t>
         </is>
       </c>
       <c r="H13" s="5" t="inlineStr">
         <is>
-          <t>(917) 848-5402</t>
+          <t>(646) 645-4684</t>
         </is>
       </c>
       <c r="I13" s="5" t="inlineStr">
         <is>
-          <t>gmagras@gmail.com</t>
+          <t>dependableauto110@gmail.com</t>
         </is>
       </c>
       <c r="J13" s="5" t="inlineStr">
         <is>
-          <t>10314</t>
+          <t>10309</t>
         </is>
       </c>
       <c r="K13" s="5" t="inlineStr">
         <is>
-          <t>Jun 3, 2026</t>
+          <t>Jun 16, 2026</t>
         </is>
       </c>
     </row>
     <row r="14" ht="24" customHeight="1">
       <c r="A14" s="6" t="inlineStr">
         <is>
-          <t>Joe Causi</t>
+          <t>Greg Magras</t>
         </is>
       </c>
       <c r="B14" s="4" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
-          <t>Joe Zicchitella</t>
+          <t>Carmine Manna</t>
         </is>
       </c>
       <c r="E14" s="4" t="inlineStr">
         <is>
-          <t>Audacy Inc.</t>
+          <t>Auto Firm NYC / Springfield Acura</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
-          <t>WCBSFM.com</t>
+          <t>autofirmnyc.net</t>
         </is>
       </c>
       <c r="G14" s="4" t="inlineStr">
         <is>
-          <t>Radio Air Personality</t>
+          <t>Automotive / Sales / Appraisal</t>
         </is>
       </c>
       <c r="H14" s="4" t="inlineStr">
         <is>
-          <t>(718) 702-3223</t>
+          <t>(917) 848-5402</t>
         </is>
       </c>
       <c r="I14" s="4" t="inlineStr">
         <is>
-          <t>joecausi@aol.com</t>
+          <t>gmagras@gmail.com</t>
         </is>
       </c>
       <c r="J14" s="4" t="inlineStr">
         <is>
-          <t>10312</t>
+          <t>10314</t>
         </is>
       </c>
       <c r="K14" s="4" t="inlineStr">
         <is>
-          <t>Jun 22, 2026</t>
+          <t>Jun 3, 2026</t>
         </is>
       </c>
     </row>
     <row r="15" ht="24" customHeight="1">
       <c r="A15" s="6" t="inlineStr">
         <is>
-          <t>Joe Santigate</t>
+          <t>Harold Verde</t>
         </is>
       </c>
       <c r="B15" s="5" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="C15" s="5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D15" s="5" t="inlineStr">
         <is>
-          <t>Carmine Manna</t>
+          <t>Joe Z</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
-          <t>Local 3 IBEW</t>
+          <t/>
         </is>
       </c>
       <c r="F15" s="5" t="inlineStr">
         <is>
-          <t/>
+          <t>www.expediacruises.com/haroldverde</t>
         </is>
       </c>
       <c r="G15" s="5" t="inlineStr">
         <is>
-          <t>Electrician</t>
+          <t/>
         </is>
       </c>
       <c r="H15" s="5" t="inlineStr">
         <is>
-          <t>(718) 490-7162</t>
+          <t>(718) 644-7004</t>
         </is>
       </c>
       <c r="I15" s="5" t="inlineStr">
         <is>
-          <t>j3santigate@gmail.com</t>
+          <t>hverde@expediacruises.com</t>
         </is>
       </c>
       <c r="J15" s="5" t="inlineStr">
         <is>
-          <t>10312</t>
+          <t>10309</t>
         </is>
       </c>
       <c r="K15" s="5" t="inlineStr">
         <is>
-          <t>Jun 26, 2026</t>
+          <t>Aug 10, 2026</t>
         </is>
       </c>
     </row>
     <row r="16" ht="24" customHeight="1">
       <c r="A16" s="6" t="inlineStr">
         <is>
-          <t>John Pappalardo</t>
+          <t>Joe Causi</t>
         </is>
       </c>
       <c r="B16" s="4" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
-          <t>Carmine Manna</t>
+          <t>Joe Zicchitella</t>
         </is>
       </c>
       <c r="E16" s="4" t="inlineStr">
         <is>
-          <t/>
+          <t>Audacy Inc.</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
-          <t/>
+          <t>WCBSFM.com</t>
         </is>
       </c>
       <c r="G16" s="4" t="inlineStr">
         <is>
-          <t/>
+          <t>Radio Air Personality</t>
         </is>
       </c>
       <c r="H16" s="4" t="inlineStr">
         <is>
-          <t>(917) 647-0041</t>
+          <t>(718) 702-3223</t>
         </is>
       </c>
       <c r="I16" s="4" t="inlineStr">
         <is>
-          <t>jonnypop28@gmail.com</t>
+          <t>joecausi@aol.com</t>
         </is>
       </c>
       <c r="J16" s="4" t="inlineStr">
         <is>
           <t>10312</t>
         </is>
       </c>
       <c r="K16" s="4" t="inlineStr">
         <is>
-          <t>Jun 17, 2026</t>
+          <t>Jun 22, 2026</t>
         </is>
       </c>
     </row>
     <row r="17" ht="24" customHeight="1">
       <c r="A17" s="6" t="inlineStr">
         <is>
-          <t>Joseph A. Zichittella</t>
+          <t>Joe Santigate</t>
         </is>
       </c>
       <c r="B17" s="5" t="inlineStr">
         <is>
-          <t>2018</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C17" s="5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D17" s="5" t="inlineStr">
         <is>
-          <t>Mike Anicito</t>
+          <t>Carmine Manna</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
-          <t>Zichittella Associates a World Insurance Partner</t>
+          <t>Local 3 IBEW</t>
         </is>
       </c>
       <c r="F17" s="5" t="inlineStr">
         <is>
-          <t>www.world insurance.com</t>
+          <t/>
         </is>
       </c>
       <c r="G17" s="5" t="inlineStr">
         <is>
-          <t>Insurance Adviser &amp; Producer</t>
+          <t>Electrician</t>
         </is>
       </c>
       <c r="H17" s="5" t="inlineStr">
         <is>
-          <t>(917) 273-5126</t>
+          <t>(718) 490-7162</t>
         </is>
       </c>
       <c r="I17" s="5" t="inlineStr">
         <is>
-          <t>jaz@zichittellaassociates.com</t>
+          <t>j3santigate@gmail.com</t>
         </is>
       </c>
       <c r="J17" s="5" t="inlineStr">
         <is>
           <t>10312</t>
         </is>
       </c>
       <c r="K17" s="5" t="inlineStr">
         <is>
-          <t>Jun 30, 2026</t>
+          <t>Jun 26, 2026</t>
         </is>
       </c>
     </row>
     <row r="18" ht="24" customHeight="1">
       <c r="A18" s="6" t="inlineStr">
         <is>
-          <t>Joseph Miller</t>
+          <t>John Pappalardo</t>
         </is>
       </c>
       <c r="B18" s="4" t="inlineStr">
         <is>
-          <t>2021</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
-          <t>Michael Anicito</t>
+          <t>Carmine Manna</t>
         </is>
       </c>
       <c r="E18" s="4" t="inlineStr">
         <is>
-          <t>Atlas Wealth Strategies</t>
+          <t/>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
-          <t>www.atlaswealthstrategies.com</t>
+          <t/>
         </is>
       </c>
       <c r="G18" s="4" t="inlineStr">
         <is>
-          <t>Financial Advisor</t>
+          <t/>
         </is>
       </c>
       <c r="H18" s="4" t="inlineStr">
         <is>
-          <t>(917) 575-2652</t>
+          <t>(917) 647-0041</t>
         </is>
       </c>
       <c r="I18" s="4" t="inlineStr">
         <is>
-          <t>joseph@atlaswealthstrategies.com</t>
+          <t>jonnypop28@gmail.com</t>
         </is>
       </c>
       <c r="J18" s="4" t="inlineStr">
         <is>
-          <t>10304</t>
+          <t>10312</t>
         </is>
       </c>
       <c r="K18" s="4" t="inlineStr">
         <is>
-          <t>Jun 26, 2026</t>
+          <t>Jun 17, 2026</t>
         </is>
       </c>
     </row>
     <row r="19" ht="24" customHeight="1">
       <c r="A19" s="6" t="inlineStr">
         <is>
-          <t>Leonard D’Alessandro</t>
+          <t>Joseph A. Zichittella</t>
         </is>
       </c>
       <c r="B19" s="5" t="inlineStr">
         <is>
-          <t>2021</t>
+          <t>2018</t>
         </is>
       </c>
       <c r="C19" s="5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D19" s="5" t="inlineStr">
         <is>
           <t>Mike Anicito</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
-          <t/>
+          <t>Zichittella Associates a World Insurance Partner</t>
         </is>
       </c>
       <c r="F19" s="5" t="inlineStr">
         <is>
-          <t/>
+          <t>www.world insurance.com</t>
         </is>
       </c>
       <c r="G19" s="5" t="inlineStr">
         <is>
-          <t>Retired Law enforcement</t>
+          <t>Insurance Adviser &amp; Producer</t>
         </is>
       </c>
       <c r="H19" s="5" t="inlineStr">
         <is>
-          <t>(917) 709-7823</t>
+          <t>(917) 273-5126</t>
         </is>
       </c>
       <c r="I19" s="5" t="inlineStr">
         <is>
-          <t>lvd023@aol.com</t>
+          <t>jaz@zichittellaassociates.com</t>
         </is>
       </c>
       <c r="J19" s="5" t="inlineStr">
         <is>
-          <t>10314</t>
+          <t>10312</t>
         </is>
       </c>
       <c r="K19" s="5" t="inlineStr">
         <is>
-          <t>Jun 17, 2026</t>
+          <t>Jun 30, 2026</t>
         </is>
       </c>
     </row>
     <row r="20" ht="24" customHeight="1">
       <c r="A20" s="6" t="inlineStr">
         <is>
-          <t>Marc Tranchina</t>
+          <t>Joseph Miller</t>
         </is>
       </c>
       <c r="B20" s="4" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2021</t>
         </is>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
-          <t>Joe Zichittella</t>
+          <t>Michael Anicito</t>
         </is>
       </c>
       <c r="E20" s="4" t="inlineStr">
         <is>
-          <t>It’s Our Pleasure Hospitality</t>
+          <t>Atlas Wealth Strategies</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
-          <t/>
+          <t>www.atlaswealthstrategies.com</t>
         </is>
       </c>
       <c r="G20" s="4" t="inlineStr">
         <is>
-          <t>Owner</t>
+          <t>Financial Advisor</t>
         </is>
       </c>
       <c r="H20" s="4" t="inlineStr">
         <is>
-          <t>(718) 702-3382</t>
+          <t>(917) 575-2652</t>
         </is>
       </c>
       <c r="I20" s="4" t="inlineStr">
         <is>
-          <t>marc@iophospitality.com</t>
+          <t>joseph@atlaswealthstrategies.com</t>
         </is>
       </c>
       <c r="J20" s="4" t="inlineStr">
         <is>
-          <t>10308</t>
+          <t>10304</t>
         </is>
       </c>
       <c r="K20" s="4" t="inlineStr">
         <is>
-          <t>Jun 16, 2026</t>
+          <t>Jun 26, 2026</t>
         </is>
       </c>
     </row>
     <row r="21" ht="24" customHeight="1">
       <c r="A21" s="6" t="inlineStr">
         <is>
-          <t>Mark Raile</t>
+          <t>Leonard D’Alessandro</t>
         </is>
       </c>
       <c r="B21" s="5" t="inlineStr">
         <is>
-          <t>2026</t>
+          <t>2021</t>
         </is>
       </c>
       <c r="C21" s="5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D21" s="5" t="inlineStr">
         <is>
-          <t>Daniel Quattrocchi</t>
+          <t>Mike Anicito</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
-          <t>Familia Vessel Charters</t>
+          <t/>
         </is>
       </c>
       <c r="F21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G21" s="5" t="inlineStr">
         <is>
-          <t>Commercial Boat Captain</t>
+          <t>Retired Law enforcement</t>
         </is>
       </c>
       <c r="H21" s="5" t="inlineStr">
         <is>
-          <t>(917) 561-3709</t>
+          <t>(917) 709-7823</t>
         </is>
       </c>
       <c r="I21" s="5" t="inlineStr">
         <is>
-          <t>markraile@gmail.co</t>
+          <t>lvd023@aol.com</t>
         </is>
       </c>
       <c r="J21" s="5" t="inlineStr">
         <is>
-          <t/>
+          <t>10314</t>
         </is>
       </c>
       <c r="K21" s="5" t="inlineStr">
         <is>
-          <t>Jun 26, 2026</t>
+          <t>Jun 17, 2026</t>
         </is>
       </c>
     </row>
     <row r="22" ht="24" customHeight="1">
       <c r="A22" s="6" t="inlineStr">
         <is>
-          <t>Michael Raia</t>
+          <t>Marc Tranchina</t>
         </is>
       </c>
       <c r="B22" s="4" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
-          <t>Joe Zichitella</t>
+          <t>Joe Zichittella</t>
         </is>
       </c>
       <c r="E22" s="4" t="inlineStr">
         <is>
-          <t>Ozana Realty Commercial Department</t>
+          <t>It’s Our Pleasure Hospitality</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
-          <t>Ozanarealty.com</t>
+          <t/>
         </is>
       </c>
       <c r="G22" s="4" t="inlineStr">
         <is>
-          <t>Director: Commercial Sales and Leasing</t>
+          <t>Owner</t>
         </is>
       </c>
       <c r="H22" s="4" t="inlineStr">
         <is>
-          <t>(347) 552-1207</t>
+          <t>(718) 702-3382</t>
         </is>
       </c>
       <c r="I22" s="4" t="inlineStr">
         <is>
-          <t>mike_raia@ozanarealty.com</t>
+          <t>marc@iophospitality.com</t>
         </is>
       </c>
       <c r="J22" s="4" t="inlineStr">
         <is>
-          <t>10306</t>
+          <t>10308</t>
         </is>
       </c>
       <c r="K22" s="4" t="inlineStr">
         <is>
-          <t>Jun 22, 2026</t>
+          <t>Jun 16, 2026</t>
         </is>
       </c>
     </row>
     <row r="23" ht="24" customHeight="1">
       <c r="A23" s="6" t="inlineStr">
         <is>
-          <t>Patrick Buono</t>
+          <t>Mark Raile</t>
         </is>
       </c>
       <c r="B23" s="5" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2026</t>
         </is>
       </c>
       <c r="C23" s="5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D23" s="5" t="inlineStr">
         <is>
-          <t>Joseph Zichittella</t>
+          <t>Daniel Quattrocchi</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
-          <t>Aurora Computer Tech Inc</t>
+          <t>Familia Vessel Charters</t>
         </is>
       </c>
       <c r="F23" s="5" t="inlineStr">
         <is>
-          <t>Auroracomputer.com</t>
+          <t/>
         </is>
       </c>
       <c r="G23" s="5" t="inlineStr">
         <is>
-          <t>IT Services &amp; Cybersecurity Company Owner</t>
+          <t>Commercial Boat Captain</t>
         </is>
       </c>
       <c r="H23" s="5" t="inlineStr">
         <is>
-          <t>(646) 261-5024</t>
+          <t>(917) 561-3709</t>
         </is>
       </c>
       <c r="I23" s="5" t="inlineStr">
         <is>
-          <t>pbuono@auroracomputer.com</t>
+          <t>markraile@gmail.co</t>
         </is>
       </c>
       <c r="J23" s="5" t="inlineStr">
         <is>
-          <t>10310</t>
+          <t/>
         </is>
       </c>
       <c r="K23" s="5" t="inlineStr">
         <is>
-          <t>Jun 16, 2026</t>
+          <t>Jun 26, 2026</t>
         </is>
       </c>
     </row>
     <row r="24" ht="24" customHeight="1">
       <c r="A24" s="6" t="inlineStr">
         <is>
-          <t>Philip Cowan</t>
+          <t>Michael Raia</t>
         </is>
       </c>
       <c r="B24" s="4" t="inlineStr">
         <is>
-          <t>2022</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
-          <t>Ron Russo</t>
+          <t>Joe Zichitella</t>
         </is>
       </c>
       <c r="E24" s="4" t="inlineStr">
         <is>
-          <t/>
+          <t>Ozana Realty Commercial Department</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
-          <t/>
+          <t>Ozanarealty.com</t>
         </is>
       </c>
       <c r="G24" s="4" t="inlineStr">
         <is>
-          <t>Retired NYPD</t>
+          <t>Director: Commercial Sales and Leasing</t>
         </is>
       </c>
       <c r="H24" s="4" t="inlineStr">
         <is>
-          <t>(718) 219-5598</t>
+          <t>(347) 552-1207</t>
         </is>
       </c>
       <c r="I24" s="4" t="inlineStr">
         <is>
-          <t>cecme1@aol</t>
+          <t>mike_raia@ozanarealty.com</t>
         </is>
       </c>
       <c r="J24" s="4" t="inlineStr">
         <is>
-          <t>10312</t>
+          <t>10306</t>
         </is>
       </c>
       <c r="K24" s="4" t="inlineStr">
         <is>
-          <t>Jun 16, 2026</t>
+          <t>Jun 22, 2026</t>
         </is>
       </c>
     </row>
     <row r="25" ht="24" customHeight="1">
       <c r="A25" s="6" t="inlineStr">
         <is>
-          <t>Robert L.Marraccino</t>
+          <t>Patrick Buono</t>
         </is>
       </c>
       <c r="B25" s="5" t="inlineStr">
         <is>
-          <t>2020</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="C25" s="5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D25" s="5" t="inlineStr">
         <is>
-          <t>Salvatore Morreale</t>
+          <t>Joseph Zichittella</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
-          <t>CUNY &amp; NYC DOE Career &amp; Technical Education</t>
+          <t>Aurora Computer Tech Inc</t>
         </is>
       </c>
       <c r="F25" s="5" t="inlineStr">
         <is>
-          <t/>
+          <t>Auroracomputer.com</t>
         </is>
       </c>
       <c r="G25" s="5" t="inlineStr">
         <is>
-          <t>Researcher Cancer and Microbiology ,Professor, &amp; CT E Instructy</t>
+          <t>IT Services &amp; Cybersecurity Company Owner</t>
         </is>
       </c>
       <c r="H25" s="5" t="inlineStr">
         <is>
-          <t>(929) 261-2393</t>
+          <t>(646) 261-5024</t>
         </is>
       </c>
       <c r="I25" s="5" t="inlineStr">
         <is>
-          <t>tottenvillemed@aol.com</t>
+          <t>pbuono@auroracomputer.com</t>
         </is>
       </c>
       <c r="J25" s="5" t="inlineStr">
         <is>
-          <t>103052705</t>
+          <t>10310</t>
         </is>
       </c>
       <c r="K25" s="5" t="inlineStr">
         <is>
           <t>Jun 16, 2026</t>
         </is>
       </c>
     </row>
     <row r="26" ht="24" customHeight="1">
       <c r="A26" s="6" t="inlineStr">
         <is>
-          <t>Ronald Russo</t>
+          <t>Philip Cowan</t>
         </is>
       </c>
       <c r="B26" s="4" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2022</t>
         </is>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
-          <t>Michael Anicito</t>
+          <t>Ron Russo</t>
         </is>
       </c>
       <c r="E26" s="4" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G26" s="4" t="inlineStr">
         <is>
-          <t>Project Manager for cleaning company</t>
+          <t>Retired NYPD</t>
         </is>
       </c>
       <c r="H26" s="4" t="inlineStr">
         <is>
-          <t>(917) 578-9402</t>
+          <t>(718) 219-5598</t>
         </is>
       </c>
       <c r="I26" s="4" t="inlineStr">
         <is>
-          <t>rrusso618@gmail.com</t>
+          <t>cecme1@aol</t>
         </is>
       </c>
       <c r="J26" s="4" t="inlineStr">
         <is>
-          <t>07095</t>
+          <t>10312</t>
         </is>
       </c>
       <c r="K26" s="4" t="inlineStr">
         <is>
-          <t>Jun 20, 2026</t>
+          <t>Jun 16, 2026</t>
         </is>
       </c>
     </row>
     <row r="27" ht="24" customHeight="1">
       <c r="A27" s="6" t="inlineStr">
         <is>
-          <t>Vinny</t>
+          <t>Robert L.Marraccino</t>
         </is>
       </c>
       <c r="B27" s="5" t="inlineStr">
         <is>
-          <t>2026</t>
+          <t>2020</t>
         </is>
       </c>
       <c r="C27" s="5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D27" s="5" t="inlineStr">
         <is>
-          <t>Vincent Innocente</t>
+          <t>Salvatore Morreale</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
-          <t/>
+          <t>CUNY &amp; NYC DOE Career &amp; Technical Education</t>
         </is>
       </c>
       <c r="F27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G27" s="5" t="inlineStr">
         <is>
-          <t>Retired</t>
+          <t>Researcher Cancer and Microbiology ,Professor, &amp; CT E Instructy</t>
         </is>
       </c>
       <c r="H27" s="5" t="inlineStr">
         <is>
-          <t>(917) 855-7812</t>
+          <t>(929) 261-2393</t>
         </is>
       </c>
       <c r="I27" s="5" t="inlineStr">
         <is>
-          <t>busman66@aol.com</t>
+          <t>tottenvillemed@aol.com</t>
         </is>
       </c>
       <c r="J27" s="5" t="inlineStr">
         <is>
-          <t>10314</t>
+          <t>103052705</t>
         </is>
       </c>
       <c r="K27" s="5" t="inlineStr">
         <is>
           <t>Jun 16, 2026</t>
         </is>
       </c>
     </row>
     <row r="28" ht="24" customHeight="1">
       <c r="A28" s="6" t="inlineStr">
         <is>
+          <t>Ronald Russo</t>
+        </is>
+      </c>
+      <c r="B28" s="4" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>Michael Anicito</t>
+        </is>
+      </c>
+      <c r="E28" s="4" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G28" s="4" t="inlineStr">
+        <is>
+          <t>Project Manager for cleaning company</t>
+        </is>
+      </c>
+      <c r="H28" s="4" t="inlineStr">
+        <is>
+          <t>(917) 578-9402</t>
+        </is>
+      </c>
+      <c r="I28" s="4" t="inlineStr">
+        <is>
+          <t>rrusso618@gmail.com</t>
+        </is>
+      </c>
+      <c r="J28" s="4" t="inlineStr">
+        <is>
+          <t>07095</t>
+        </is>
+      </c>
+      <c r="K28" s="4" t="inlineStr">
+        <is>
+          <t>Jun 20, 2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" ht="24" customHeight="1">
+      <c r="A29" s="6" t="inlineStr">
+        <is>
+          <t>Vinny Innocente Sr.</t>
+        </is>
+      </c>
+      <c r="B29" s="5" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+      <c r="C29" s="5" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="D29" s="5" t="inlineStr">
+        <is>
+          <t>Vincent P. Innocente</t>
+        </is>
+      </c>
+      <c r="E29" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F29" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G29" s="5" t="inlineStr">
+        <is>
+          <t>Retired</t>
+        </is>
+      </c>
+      <c r="H29" s="5" t="inlineStr">
+        <is>
+          <t>(917) 855-7812</t>
+        </is>
+      </c>
+      <c r="I29" s="5" t="inlineStr">
+        <is>
+          <t>busman66@aol.com</t>
+        </is>
+      </c>
+      <c r="J29" s="5" t="inlineStr">
+        <is>
+          <t>10314</t>
+        </is>
+      </c>
+      <c r="K29" s="5" t="inlineStr">
+        <is>
+          <t>Aug 22, 2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" ht="24" customHeight="1">
+      <c r="A30" s="6" t="inlineStr">
+        <is>
           <t>William John Marco</t>
         </is>
       </c>
-      <c r="B28" s="4" t="inlineStr">
+      <c r="B30" s="4" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
-      <c r="C28" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D28" s="4" t="inlineStr">
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
         <is>
           <t>Joe Z</t>
         </is>
       </c>
-      <c r="E28" s="4" t="inlineStr">
+      <c r="E30" s="4" t="inlineStr">
         <is>
           <t>Marco Wealth Strategies Group</t>
         </is>
       </c>
-      <c r="F28" s="4" t="inlineStr">
+      <c r="F30" s="4" t="inlineStr">
         <is>
           <t>Marcowsg.com</t>
         </is>
       </c>
-      <c r="G28" s="4" t="inlineStr">
+      <c r="G30" s="4" t="inlineStr">
         <is>
           <t>Wealth Advisor</t>
         </is>
       </c>
-      <c r="H28" s="4" t="inlineStr">
+      <c r="H30" s="4" t="inlineStr">
         <is>
           <t>(917) 692-5245</t>
         </is>
       </c>
-      <c r="I28" s="4" t="inlineStr">
+      <c r="I30" s="4" t="inlineStr">
         <is>
           <t>wmarco@1stallied.com</t>
         </is>
       </c>
-      <c r="J28" s="4" t="inlineStr">
+      <c r="J30" s="4" t="inlineStr">
         <is>
           <t>34987</t>
         </is>
       </c>
-      <c r="K28" s="4" t="inlineStr">
+      <c r="K30" s="4" t="inlineStr">
         <is>
           <t>Jun 27, 2026</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A7:K28"/>
+  <autoFilter ref="A7:K30"/>
   <mergeCells count="2">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
   </mergeCells>
   <pageMargins left="0.45" right="0.45" top="0.6" bottom="0.6" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape" fitToWidth="1" fitToHeight="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ICSI Member Portal</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ICSI Member Directory</dc:title>
   <dc:creator>ICSI Member Portal</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>